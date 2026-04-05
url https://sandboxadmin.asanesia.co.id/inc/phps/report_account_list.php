--- v1 (2026-02-02)
+++ v2 (2026-04-05)
@@ -567,101 +567,101 @@
       <c r="A3" s="1">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I3" s="1">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J3" s="1">
         <v>10</v>
       </c>
       <c r="K3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="L3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="M3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="N3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="O3" s="1" t="s">
         <v>23</v>
       </c>
       <c r="P3" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="1">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I4" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J4" s="1">
         <v>5</v>
       </c>
       <c r="K4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="L4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="M4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="N4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="O4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="P4" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="1">