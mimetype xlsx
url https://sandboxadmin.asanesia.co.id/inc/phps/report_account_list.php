--- v2 (2026-04-05)
+++ v3 (2026-06-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Account List" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Client Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Telephone</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>PIC Name</t>
   </si>
   <si>
     <t>Username</t>
   </si>
   <si>
     <t>Password</t>
   </si>
   <si>
@@ -101,50 +101,71 @@
     <t>-</t>
   </si>
   <si>
     <t>Interpretation</t>
   </si>
   <si>
     <t>Not Use</t>
   </si>
   <si>
     <t>Niah Maretno Sari, M.Psi., Psikolog.</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>ASANESIA</t>
   </si>
   <si>
     <t>asanesia@gmail.com</t>
   </si>
   <si>
     <t>Asanesia - Internship</t>
   </si>
   <si>
     <t>Asanesia_Internship</t>
+  </si>
+  <si>
+    <t>KNSS</t>
+  </si>
+  <si>
+    <t>knss@gmail.com</t>
+  </si>
+  <si>
+    <t>asanesia</t>
+  </si>
+  <si>
+    <t>Inactive</t>
+  </si>
+  <si>
+    <t>munggaransatya@gmail.com</t>
+  </si>
+  <si>
+    <t>ASANESIA_</t>
+  </si>
+  <si>
+    <t>Scoring</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -465,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P5"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:P5"/>
+      <selection activeCell="A2" sqref="A2:P7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="18" customWidth="true" style="0"/>
     <col min="10" max="10" width="18" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
     <col min="13" max="13" width="20" customWidth="true" style="0"/>
     <col min="14" max="14" width="20" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16">
       <c r="A2" s="1" t="s">
         <v>0</v>
@@ -567,51 +588,51 @@
       <c r="A3" s="1">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I3" s="1">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="J3" s="1">
         <v>10</v>
       </c>
       <c r="K3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="L3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="M3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="N3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="O3" s="1" t="s">
         <v>23</v>
       </c>
       <c r="P3" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="1">
@@ -688,50 +709,150 @@
       <c r="H5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="1">
         <v>10</v>
       </c>
       <c r="K5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="M5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="N5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="O5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="P5" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="1">
+        <v>4</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" s="1">
+        <v>123</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0</v>
+      </c>
+      <c r="J6" s="1">
+        <v>10</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="M6" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="N6" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="O6" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="P6" s="1" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="1">
+        <v>5</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" s="1">
+        <v>123</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0</v>
+      </c>
+      <c r="J7" s="1">
+        <v>10</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="M7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="N7" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="O7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="P7" s="1" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>