--- v3 (2026-06-02)
+++ v4 (2026-09-30)
@@ -88,75 +88,75 @@
   <si>
     <t>PSICO</t>
   </si>
   <si>
     <t>info@asanesia.co.id</t>
   </si>
   <si>
     <t>081316255027</t>
   </si>
   <si>
     <t>CILEGON</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Interpretation</t>
   </si>
   <si>
     <t>Not Use</t>
   </si>
   <si>
     <t>Niah Maretno Sari, M.Psi., Psikolog.</t>
   </si>
   <si>
+    <t>Inactive</t>
+  </si>
+  <si>
+    <t>ASANESIA</t>
+  </si>
+  <si>
+    <t>asanesia@gmail.com</t>
+  </si>
+  <si>
     <t>Active</t>
   </si>
   <si>
-    <t>ASANESIA</t>
-[...4 lines deleted...]
-  <si>
     <t>Asanesia - Internship</t>
   </si>
   <si>
     <t>Asanesia_Internship</t>
   </si>
   <si>
     <t>KNSS</t>
   </si>
   <si>
     <t>knss@gmail.com</t>
   </si>
   <si>
     <t>asanesia</t>
-  </si>
-[...1 lines deleted...]
-    <t>Inactive</t>
   </si>
   <si>
     <t>munggaransatya@gmail.com</t>
   </si>
   <si>
     <t>ASANESIA_</t>
   </si>
   <si>
     <t>Scoring</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -659,201 +659,201 @@
       <c r="H4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I4" s="1">
         <v>3</v>
       </c>
       <c r="J4" s="1">
         <v>5</v>
       </c>
       <c r="K4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="L4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="M4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="N4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="O4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="P4" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="1">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="1">
         <v>123</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="1">
         <v>10</v>
       </c>
       <c r="K5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="M5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="N5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="O5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="P5" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="1">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D6" s="1">
         <v>123</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="1">
         <v>10</v>
       </c>
       <c r="K6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="L6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="M6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="N6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="O6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="P6" s="1" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="1">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="1">
         <v>123</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="1">
         <v>10</v>
       </c>
       <c r="K7" s="1" t="s">
         <v>35</v>
       </c>
       <c r="L7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="M7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="N7" s="1" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="P7" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>